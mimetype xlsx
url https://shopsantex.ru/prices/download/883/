--- v0 (2026-07-17)
+++ v1 (2026-10-16)
@@ -80,72 +80,72 @@
   <si>
     <t>SVB-0004-000032</t>
   </si>
   <si>
     <t>Кран шаровой ВР-НР бабочка Stout 1 1/4"</t>
   </si>
   <si>
     <t>SVB-0003-000015</t>
   </si>
   <si>
     <t>Кран шаровой ВР-НР ручка Stout 1/2"</t>
   </si>
   <si>
     <t>SVB-0003-000020</t>
   </si>
   <si>
     <t>Кран шаровой ВР-НР ручка Stout 3/4"</t>
   </si>
   <si>
     <t>SVB-0003-000025</t>
   </si>
   <si>
     <t>Кран шаровой ВР-НР ручка Stout 1"</t>
   </si>
   <si>
+    <t>SVB-BUT-1114</t>
+  </si>
+  <si>
+    <t>Ручка-бабочка для шарового крана Stout 1"-1 1/4"</t>
+  </si>
+  <si>
     <t>SVB-0003-000032</t>
   </si>
   <si>
     <t>Кран шаровой ВР-НР ручка Stout 1 1/4"</t>
   </si>
   <si>
-    <t>SVB-BUT-1114</t>
-[...2 lines deleted...]
-    <t>Ручка-бабочка для шарового крана Stout 1"-1 1/4"</t>
+    <t>SVB-0003-000040</t>
+  </si>
+  <si>
+    <t>Кран шаровой ВР-НР ручка Stout 1 1/2"</t>
   </si>
   <si>
     <t>SVB-BUT-1234</t>
   </si>
   <si>
     <t>Ручка-бабочка для шарового крана Stout 1/2"-3/4"</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кран шаровой ВР-НР ручка Stout 1 1/2"</t>
   </si>
   <si>
     <t>SVB-0003-000050</t>
   </si>
   <si>
     <t>Кран шаровой ВР-НР ручка Stout 2"</t>
   </si>
   <si>
     <t>Внутренний-внутренний</t>
   </si>
   <si>
     <t>SVB-0002-000015</t>
   </si>
   <si>
     <t>Кран шаровой ВР-ВР бабочка Stout 1/2"</t>
   </si>
   <si>
     <t>SVB-0002-000020</t>
   </si>
   <si>
     <t>Кран шаровой ВР-ВР бабочка Stout 3/4"</t>
   </si>
   <si>
     <t>SVB-0002-000025</t>
   </si>
@@ -1575,93 +1575,93 @@
     <row r="14" spans="1:4">
       <c r="A14" s="6">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="12">
         <v>1654</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="6">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="12">
-        <v>2788</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="6">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="12">
-        <v>103</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
-        <v>76</v>
+        <v>4080</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="12">
-        <v>4080</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="6">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="12">
         <v>6372</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8"/>
       <c r="D20" s="12"/>
     </row>
     <row r="21" spans="1:4">