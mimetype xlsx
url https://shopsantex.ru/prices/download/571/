--- v0 (2026-06-16)
+++ v1 (2026-09-15)
@@ -4061,72 +4061,72 @@
   <si>
     <t>7911090011</t>
   </si>
   <si>
     <t>Кран шаровой полипропиленовый ⌀ 40 Bänninger</t>
   </si>
   <si>
     <t>7911100011</t>
   </si>
   <si>
     <t>Кран шаровой полипропиленовый ⌀ 50 Bänninger</t>
   </si>
   <si>
     <t>7911110011</t>
   </si>
   <si>
     <t>Кран шаровой полипропиленовый ⌀ 63 Bänninger</t>
   </si>
   <si>
     <t>Сварочные аппараты для полипропилена</t>
   </si>
   <si>
     <t>Сварочный аппарат 20-40 Мощность 1500 Вт Karaduman</t>
   </si>
   <si>
+    <t>Сварочный аппарат 50/63/75мм Мощность 2000 Вт Karaduman-Mega</t>
+  </si>
+  <si>
     <t>Сварочный аппарат SPK Мощность 1500 Вт 20-40</t>
   </si>
   <si>
     <t>SAPT1563</t>
   </si>
   <si>
     <t>Сварочный аппарат 20-63 Мощность 2000 Вт Millennium</t>
   </si>
   <si>
     <t>SAPT2263</t>
   </si>
   <si>
     <t>Сварочный аппарат 20-63 Мощность 2200 Вт Millennium</t>
   </si>
   <si>
     <t>SAPT2011</t>
   </si>
   <si>
     <t>Сварочный аппарат 75-110 Мощность 2000 Вт Millennium</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сварочный аппарат 50/63/75мм Мощность 2000 Вт Karaduman-Mega</t>
   </si>
   <si>
     <t>Сварочный аппарат 20-63 Мощность 1500 Вт</t>
   </si>
   <si>
     <t>Насадки для сварочного аппарата</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-20</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-25</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-32</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-40</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-50</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-63</t>
   </si>
@@ -15910,105 +15910,105 @@
       <c r="D854" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="7">
         <v>1</v>
       </c>
       <c r="B855" s="11"/>
       <c r="C855" s="9" t="s">
         <v>1348</v>
       </c>
       <c r="D855" s="13">
         <v>5723.3</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="7">
         <v>2</v>
       </c>
       <c r="B856" s="11"/>
       <c r="C856" s="9" t="s">
         <v>1349</v>
       </c>
       <c r="D856" s="13">
-        <v>10761.83</v>
+        <v>11445.5</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="7">
         <v>3</v>
       </c>
-      <c r="B857" s="11" t="s">
+      <c r="B857" s="11"/>
+      <c r="C857" s="9" t="s">
         <v>1350</v>
       </c>
-      <c r="C857" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D857" s="13">
-        <v>5688.1</v>
+        <v>10761.83</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="7">
         <v>4</v>
       </c>
       <c r="B858" s="11" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C858" s="9" t="s">
         <v>1352</v>
       </c>
-      <c r="C858" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D858" s="13">
-        <v>7780.3</v>
+        <v>5688.1</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="7">
         <v>5</v>
       </c>
       <c r="B859" s="11" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C859" s="9" t="s">
         <v>1354</v>
       </c>
-      <c r="C859" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D859" s="13">
-        <v>5892.7</v>
+        <v>7780.3</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="7">
         <v>6</v>
       </c>
-      <c r="B860" s="11"/>
+      <c r="B860" s="11" t="s">
+        <v>1355</v>
+      </c>
       <c r="C860" s="9" t="s">
         <v>1356</v>
       </c>
       <c r="D860" s="13">
-        <v>11445.5</v>
+        <v>5892.7</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="7">
         <v>7</v>
       </c>
       <c r="B861" s="11"/>
       <c r="C861" s="9" t="s">
         <v>1357</v>
       </c>
       <c r="D861" s="13">
         <v>4667.3</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="3" t="s">
         <v>1358</v>
       </c>
       <c r="B862" s="8"/>
       <c r="C862" s="9"/>
       <c r="D862" s="13"/>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="6" t="s">
         <v>5</v>