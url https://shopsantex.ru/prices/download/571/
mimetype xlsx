--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -4061,72 +4061,72 @@
   <si>
     <t>7911090011</t>
   </si>
   <si>
     <t>Кран шаровой полипропиленовый ⌀ 40 Bänninger</t>
   </si>
   <si>
     <t>7911100011</t>
   </si>
   <si>
     <t>Кран шаровой полипропиленовый ⌀ 50 Bänninger</t>
   </si>
   <si>
     <t>7911110011</t>
   </si>
   <si>
     <t>Кран шаровой полипропиленовый ⌀ 63 Bänninger</t>
   </si>
   <si>
     <t>Сварочные аппараты для полипропилена</t>
   </si>
   <si>
     <t>Сварочный аппарат 20-40 Мощность 1500 Вт Karaduman</t>
   </si>
   <si>
+    <t>SAPT2263</t>
+  </si>
+  <si>
+    <t>Сварочный аппарат 20-63 Мощность 2200 Вт Millennium</t>
+  </si>
+  <si>
+    <t>SAPT2011</t>
+  </si>
+  <si>
+    <t>Сварочный аппарат 75-110 Мощность 2000 Вт Millennium</t>
+  </si>
+  <si>
     <t>Сварочный аппарат 50/63/75мм Мощность 2000 Вт Karaduman-Mega</t>
   </si>
   <si>
     <t>Сварочный аппарат SPK Мощность 1500 Вт 20-40</t>
   </si>
   <si>
     <t>SAPT1563</t>
   </si>
   <si>
     <t>Сварочный аппарат 20-63 Мощность 2000 Вт Millennium</t>
-  </si>
-[...10 lines deleted...]
-    <t>Сварочный аппарат 75-110 Мощность 2000 Вт Millennium</t>
   </si>
   <si>
     <t>Сварочный аппарат 20-63 Мощность 1500 Вт</t>
   </si>
   <si>
     <t>Насадки для сварочного аппарата</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-20</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-25</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-32</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-40</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-50</t>
   </si>
   <si>
     <t>Насадка для сварочного аппарата d-63</t>
   </si>
@@ -15905,110 +15905,110 @@
         <v>6</v>
       </c>
       <c r="C854" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D854" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="7">
         <v>1</v>
       </c>
       <c r="B855" s="11"/>
       <c r="C855" s="9" t="s">
         <v>1348</v>
       </c>
       <c r="D855" s="13">
         <v>5723.3</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="7">
         <v>2</v>
       </c>
-      <c r="B856" s="11"/>
+      <c r="B856" s="11" t="s">
+        <v>1349</v>
+      </c>
       <c r="C856" s="9" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="D856" s="13">
-        <v>11445.5</v>
+        <v>7780.3</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="7">
         <v>3</v>
       </c>
-      <c r="B857" s="11"/>
+      <c r="B857" s="11" t="s">
+        <v>1351</v>
+      </c>
       <c r="C857" s="9" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="D857" s="13">
-        <v>10761.83</v>
+        <v>5892.7</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="7">
         <v>4</v>
       </c>
-      <c r="B858" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B858" s="11"/>
       <c r="C858" s="9" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D858" s="13">
-        <v>5688.1</v>
+        <v>11445.5</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="7">
         <v>5</v>
       </c>
-      <c r="B859" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B859" s="11"/>
       <c r="C859" s="9" t="s">
         <v>1354</v>
       </c>
       <c r="D859" s="13">
-        <v>7780.3</v>
+        <v>10761.83</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="7">
         <v>6</v>
       </c>
       <c r="B860" s="11" t="s">
         <v>1355</v>
       </c>
       <c r="C860" s="9" t="s">
         <v>1356</v>
       </c>
       <c r="D860" s="13">
-        <v>5892.7</v>
+        <v>5688.1</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="7">
         <v>7</v>
       </c>
       <c r="B861" s="11"/>
       <c r="C861" s="9" t="s">
         <v>1357</v>
       </c>
       <c r="D861" s="13">
         <v>4667.3</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="3" t="s">
         <v>1358</v>
       </c>
       <c r="B862" s="8"/>
       <c r="C862" s="9"/>
       <c r="D862" s="13"/>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="6" t="s">
         <v>5</v>