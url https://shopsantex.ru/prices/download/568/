--- v0 (2026-06-11)
+++ v1 (2026-08-26)
@@ -500,84 +500,84 @@
   <si>
     <t>97686700</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 M Grundfos</t>
   </si>
   <si>
     <t>97686701</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 A Grundfos</t>
   </si>
   <si>
     <t>97686703</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 AW Grundfos</t>
   </si>
   <si>
     <t>97686704</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-45 M Grundfos</t>
   </si>
   <si>
+    <t>97896286</t>
+  </si>
+  <si>
+    <t>Насос колодезный SBA 3-35 A Grundfos</t>
+  </si>
+  <si>
+    <t>97896288</t>
+  </si>
+  <si>
+    <t>Насос колодезный SBA 3-35 AW Grundfos</t>
+  </si>
+  <si>
     <t>97896290</t>
   </si>
   <si>
     <t>Насос колодезный SBA 3-45 A Grundfos</t>
   </si>
   <si>
     <t>97686705</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-45 A Grundfos</t>
   </si>
   <si>
     <t>97896312</t>
   </si>
   <si>
     <t>Насос колодезный SBA 3-45 AW Grundfos</t>
   </si>
   <si>
     <t>97686707</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-45 AW Grundfos</t>
-  </si>
-[...10 lines deleted...]
-    <t>Насос колодезный SBA 3-35 AW Grundfos</t>
   </si>
   <si>
     <t>Насосная станция</t>
   </si>
   <si>
     <t>99530405</t>
   </si>
   <si>
     <t>Насосная установка SCALA1 3-45 Grundfos</t>
   </si>
   <si>
     <t>99027073</t>
   </si>
   <si>
     <t>Насосная установка SCALA2 3-45 Grundfos</t>
   </si>
   <si>
     <t>Дренажные и канализационные</t>
   </si>
   <si>
     <t>97775318</t>
   </si>
   <si>
     <t>Насос канализационный sololift2 D-2 Grundfos</t>
   </si>
@@ -2324,121 +2324,121 @@
     <row r="93" spans="1:4">
       <c r="A93" s="6">
         <v>4</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D93" s="12">
         <v>34068</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="6">
         <v>5</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D94" s="12">
-        <v>50534</v>
+        <v>48188</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="6">
         <v>6</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D95" s="12">
-        <v>35190</v>
+        <v>57674</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="6">
         <v>7</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D96" s="12">
-        <v>59612</v>
+        <v>50534</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="6">
         <v>8</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D97" s="12">
-        <v>42738</v>
+        <v>35190</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="6">
         <v>9</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>171</v>
       </c>
       <c r="D98" s="12">
-        <v>48188</v>
+        <v>59612</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="6">
         <v>10</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D99" s="12">
-        <v>57674</v>
+        <v>42738</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8"/>
       <c r="D100" s="12"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:4">