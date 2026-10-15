--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -722,116 +722,116 @@
   <si>
     <t>FK 3821 3412TP</t>
   </si>
   <si>
     <t>Коллектор регулирующий (ВР-НР) 3/4"-1/2" с 2 отводами FAR Плоское уплотнение</t>
   </si>
   <si>
     <t>FC 6075 825846</t>
   </si>
   <si>
     <t>Концовка для пластиковых труб 20x2,8-3/4" FAR</t>
   </si>
   <si>
     <t>FK 3822 3412</t>
   </si>
   <si>
     <t>Коллектор регулирующий (ВР-НР) 3/4"-1/2" с 3 отводами FAR Под евроконус</t>
   </si>
   <si>
     <t>FK 3822 3412TP</t>
   </si>
   <si>
     <t>Коллектор регулирующий (ВР-НР) 3/4"-1/2" с 3 отводами FAR Плоское уплотнение</t>
   </si>
   <si>
+    <t>FK 3824 3412</t>
+  </si>
+  <si>
+    <t>Коллектор регулирующий (ВР-НР) 3/4"-1/2" с 4 отводами FAR Под евроконус</t>
+  </si>
+  <si>
     <t>FC 6075 58855</t>
   </si>
   <si>
     <t>Концовка для пластиковых труб 16x2,2-3/4" FAR Под евроконус</t>
   </si>
   <si>
     <t>FK 7480 114</t>
   </si>
   <si>
     <t>Кронштейн для коллекторов 1 1/4" FAR</t>
   </si>
   <si>
-    <t>FK 3824 3412</t>
-[...4 lines deleted...]
-  <si>
     <t>FK 3824 3412TP</t>
   </si>
   <si>
     <t>Коллектор регулирующий (ВР-НР) 3/4"-1/2" с 4 отводами FAR Плоское уплотнение</t>
   </si>
   <si>
+    <t>FC 6075 58845</t>
+  </si>
+  <si>
+    <t>Концовка для пластиковых труб 16x2,2-1/2" FAR Под евроконус</t>
+  </si>
+  <si>
     <t>FK 7480 1</t>
   </si>
   <si>
     <t>Кронштейн для коллекторов 1" FAR</t>
   </si>
   <si>
-    <t>FC 6075 58845</t>
-[...4 lines deleted...]
-  <si>
     <t>FC 6076 825826</t>
   </si>
   <si>
     <t>Концовка металлопластиковых труб 20x2-3/4" FAR Под евроконус</t>
   </si>
   <si>
     <t>FK 7480 34</t>
   </si>
   <si>
     <t>Кронштейн для коллекторов 3/4" FAR</t>
   </si>
   <si>
     <t>FC 6076 823824</t>
   </si>
   <si>
     <t>Концовка металлопластиковых труб 16x2-3/4" FAR Под евроконус</t>
   </si>
   <si>
+    <t>FK 3821 112</t>
+  </si>
+  <si>
+    <t>Коллектор регулирующий (ВР-НР) 1"-1/2" с 2 отводами FAR Под евроконус</t>
+  </si>
+  <si>
     <t>FC 6076 58802</t>
   </si>
   <si>
     <t>Концовка металлопластиковых труб 16x2-1/2" FAR Под евроконус</t>
   </si>
   <si>
-    <t>FK 3821 112</t>
-[...4 lines deleted...]
-  <si>
     <t>FK 3821 112TP</t>
   </si>
   <si>
     <t>Коллектор регулирующий (ВР-НР) 1"-1/2" с 2 отводами FAR Плоское уплотнение</t>
   </si>
   <si>
     <t>FK 3822 112</t>
   </si>
   <si>
     <t>Коллектор FAR регулирующий (ВР-НР) 1"-1/2" с 3 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 4100 12</t>
   </si>
   <si>
     <t>Заглушка для коллектора ВР 1/2" Far</t>
   </si>
   <si>
     <t>FK 3822 112TP</t>
   </si>
   <si>
     <t>Коллектор FAR регулирующий (ВР-НР) 1"-1/2" с 3 отводами Плоское уплотнение</t>
   </si>
   <si>
     <t>FK 3824 112</t>
@@ -848,80 +848,80 @@
   <si>
     <t>FK 3824 112TP</t>
   </si>
   <si>
     <t>Коллектор FAR регулирующий (ВР-НР) 1"-1/2" с 4 отводами Плоское уплотнение</t>
   </si>
   <si>
     <t>FK 4100 1</t>
   </si>
   <si>
     <t>Заглушка для коллектора ВР 1" Far</t>
   </si>
   <si>
     <t>FK 4150 34</t>
   </si>
   <si>
     <t>Заглушка для коллектора НР 3/4" Far</t>
   </si>
   <si>
     <t>FK 4150 1</t>
   </si>
   <si>
     <t>Заглушка для коллектора НР 1" Far</t>
   </si>
   <si>
+    <t>FK 4000 3438</t>
+  </si>
+  <si>
+    <t>Переходник прямой для коллектора 3/4"х3/8" Far</t>
+  </si>
+  <si>
     <t>FK 3821 134</t>
   </si>
   <si>
     <t>Коллектор FAR регулирующий (ВР-НР) 1"-3/4" с 2 отводами Под евроконус</t>
   </si>
   <si>
-    <t>FK 4000 3438</t>
-[...4 lines deleted...]
-  <si>
     <t>FK 3821 134TP</t>
   </si>
   <si>
     <t>Коллектор FAR регулирующий (ВР-НР) 1"-3/4" с 2 отводами Плоское уплотнение</t>
   </si>
   <si>
+    <t>FK 3822 134</t>
+  </si>
+  <si>
+    <t>Коллектор FAR регулирующий (ВР-НР) 1"-3/4" с 3 отводами Под евроконус</t>
+  </si>
+  <si>
     <t>FK 4000 3412</t>
   </si>
   <si>
     <t>Переходник прямой для коллектора 3/4"х1/2" Far</t>
   </si>
   <si>
-    <t>FK 3822 134</t>
-[...4 lines deleted...]
-  <si>
     <t>FK 3822 134TP</t>
   </si>
   <si>
     <t>Коллектор FAR регулирующий (ВР-НР) 1"-3/4" с 3 отводами Плоское уплотнение</t>
   </si>
   <si>
     <t>FK 3824 134</t>
   </si>
   <si>
     <t>Коллектор FAR регулирующий (ВР-НР) 1"-3/4" с 4 отводами Под евроконус</t>
   </si>
   <si>
     <t>FK 4000 114</t>
   </si>
   <si>
     <t>Переходник прямой для коллектора 1"х1/4" Far</t>
   </si>
   <si>
     <t>FK 3824 134TP</t>
   </si>
   <si>
     <t>Коллектор FAR регулирующий (ВР-НР) 1"-3/4" с 4 отводами Плоское уплотнение</t>
   </si>
   <si>
     <t>FK 3611 112</t>
@@ -1067,62 +1067,62 @@
   <si>
     <t>Коллектор FAR проходной 1 1/2"-1" НР с 3 отводами</t>
   </si>
   <si>
     <t>FK 3617 21</t>
   </si>
   <si>
     <t>Коллектор FAR проходной 2"-1" НР с 3 отводами</t>
   </si>
   <si>
     <t>Oventrop</t>
   </si>
   <si>
     <t>4200552</t>
   </si>
   <si>
     <t>Коллектор распределительный "Multidis R" на 2 отвода Оventrop</t>
   </si>
   <si>
     <t>4200553</t>
   </si>
   <si>
     <t>Коллектор распределительный "Multidis R" на 3 отвода Оventrop</t>
   </si>
   <si>
+    <t>4200554</t>
+  </si>
+  <si>
+    <t>Коллектор распределительный "Multidis R" на 4 отвода Оventrop</t>
+  </si>
+  <si>
     <t>1401061</t>
   </si>
   <si>
     <t>Крепежные хомуты для коллектора Oventrop</t>
   </si>
   <si>
-    <t>4200554</t>
-[...4 lines deleted...]
-  <si>
     <t>1404552</t>
   </si>
   <si>
     <t>Коллектор "Multidis SF" 1" с вентилями на 2 контура Oventrop</t>
   </si>
   <si>
     <t>1404553</t>
   </si>
   <si>
     <t>Коллектор "Multidis SF" 1" с вентилями на 3 контура Oventrop</t>
   </si>
   <si>
     <t>1404554</t>
   </si>
   <si>
     <t>Коллектор "Multidis SF" 1" с вентилями на 4 контура Oventrop</t>
   </si>
   <si>
     <t>1404555</t>
   </si>
   <si>
     <t>Коллектор "Multidis SF" 1" с вентилями на 5 контуров Oventrop</t>
   </si>
   <si>
     <t>1404556</t>
@@ -1400,108 +1400,108 @@
   <si>
     <t>Коллектор с регулир. вентилями 3/4"х1/2"х4 выхода Valtec</t>
   </si>
   <si>
     <t>VTc.560.N.0602</t>
   </si>
   <si>
     <t>Коллектор с регулир. вентилями 1"х1/2"х2 выхода Valtec</t>
   </si>
   <si>
     <t>VTc.560.N.0603</t>
   </si>
   <si>
     <t>Коллектор с регулир. вентилями 1"х1/2"х3 выхода Valtec</t>
   </si>
   <si>
     <t>VTc.560.N.0604</t>
   </si>
   <si>
     <t>Коллектор с регулир. вентилями 1"х1/2"х4 выхода Valtec</t>
   </si>
   <si>
     <t>Аскон</t>
   </si>
   <si>
+    <t>001.22.0240</t>
+  </si>
+  <si>
+    <t>Коллектор распределительный "Дублер" КК-40F/125/40/7D Аскон</t>
+  </si>
+  <si>
+    <t>001.22.0235</t>
+  </si>
+  <si>
+    <t>Коллектор распределительный "Дублер" КК-40F/125/40/2D Аскон</t>
+  </si>
+  <si>
+    <t>001.22.0225</t>
+  </si>
+  <si>
+    <t>Коллектор распределительный "Дублер" КК-25M/125/40/10D Аскон</t>
+  </si>
+  <si>
+    <t>001.22.0239</t>
+  </si>
+  <si>
+    <t>Коллектор распределительный "Дублер" КК-40F/125/40/6D Аскон</t>
+  </si>
+  <si>
     <t>001.22.0243</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-40F/125/40/10D Аскон</t>
   </si>
   <si>
     <t>001.22.0238</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-40F/125/40/5D Аскон</t>
   </si>
   <si>
     <t>001.22.0242</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-40F/125/40/9D Аскон</t>
   </si>
   <si>
     <t>001.22.0237</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-40F/125/40/4D Аскон</t>
   </si>
   <si>
     <t>001.22.0241</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-40F/125/40/8D Аскон</t>
   </si>
   <si>
     <t>001.22.0236</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-40F/125/40/3D Аскон</t>
-  </si>
-[...22 lines deleted...]
-    <t>Коллектор распределительный "Дублер" КК-40F/125/40/6D Аскон</t>
   </si>
   <si>
     <t>001.22.0217</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-25M/125/40/2D Аскон</t>
   </si>
   <si>
     <t>001.22.0218</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-25M/125/40/3D Аскон</t>
   </si>
   <si>
     <t>001.22.0219</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-25M/125/40/4D Аскон</t>
   </si>
   <si>
     <t>001.22.0220</t>
   </si>
   <si>
     <t>Коллектор распределительный "Дублер" КК-25M/125/40/5D Аскон</t>
   </si>
@@ -5351,121 +5351,121 @@
     <row r="132" spans="1:4">
       <c r="A132" s="6">
         <v>6</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D132" s="12">
         <v>3590.3</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="6">
         <v>7</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D133" s="12">
-        <v>538.2</v>
+        <v>4710.4</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="6">
         <v>8</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D134" s="12">
-        <v>875.15</v>
+        <v>538.2</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="6">
         <v>9</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D135" s="12">
-        <v>4710.4</v>
+        <v>875.15</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="6">
         <v>10</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D136" s="12">
         <v>4710.4</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="6">
         <v>11</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D137" s="12">
-        <v>802.7</v>
+        <v>440.45</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="6">
         <v>12</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D138" s="12">
-        <v>440.45</v>
+        <v>802.7</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="6">
         <v>13</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D139" s="12">
         <v>552</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="6">
         <v>14</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>251</v>
@@ -5477,65 +5477,65 @@
     <row r="141" spans="1:4">
       <c r="A141" s="6">
         <v>15</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D141" s="12">
         <v>494.5</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="6">
         <v>16</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D142" s="12">
-        <v>395.6</v>
+        <v>2861.2</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="6">
         <v>17</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D143" s="12">
-        <v>2861.2</v>
+        <v>395.6</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="6">
         <v>18</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D144" s="12">
         <v>2861.2</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="6">
         <v>19</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>261</v>
@@ -5645,107 +5645,107 @@
     <row r="153" spans="1:4">
       <c r="A153" s="6">
         <v>27</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D153" s="12">
         <v>395.6</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="6">
         <v>28</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D154" s="12">
-        <v>2886.5</v>
+        <v>310.5</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="6">
         <v>29</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D155" s="12">
-        <v>310.5</v>
+        <v>2886.5</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="6">
         <v>30</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D156" s="12">
         <v>2886.5</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="6">
         <v>31</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D157" s="12">
-        <v>391</v>
+        <v>4042.25</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="6">
         <v>32</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D158" s="12">
-        <v>4042.25</v>
+        <v>391</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="6">
         <v>33</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D159" s="12">
         <v>4042.25</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="6">
         <v>34</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>291</v>
@@ -6171,65 +6171,65 @@
     <row r="191" spans="1:4">
       <c r="A191" s="6">
         <v>2</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D191" s="12">
         <v>9384</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="6">
         <v>3</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D192" s="12">
-        <v>1164</v>
+        <v>11898</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="6">
         <v>4</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D193" s="12">
-        <v>11898</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="6">
         <v>5</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D194" s="12">
         <v>21894</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="6">
         <v>6</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>358</v>
@@ -6993,177 +6993,177 @@
     <row r="251" spans="1:4">
       <c r="A251" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C251" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D251" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="6">
         <v>1</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>462</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>463</v>
       </c>
       <c r="D252" s="12">
-        <v>33480</v>
+        <v>18748.8</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="6">
         <v>2</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>464</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>465</v>
       </c>
       <c r="D253" s="12">
-        <v>12722.4</v>
+        <v>7198.2</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="6">
         <v>3</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>466</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>467</v>
       </c>
       <c r="D254" s="12">
-        <v>27621</v>
+        <v>33480</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="6">
         <v>4</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>468</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D255" s="12">
-        <v>10713.6</v>
+        <v>15400.8</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="6">
         <v>5</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>470</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>471</v>
       </c>
       <c r="D256" s="12">
-        <v>22599</v>
+        <v>33480</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="6">
         <v>6</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>472</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D257" s="12">
-        <v>8704.799999999999</v>
+        <v>12722.4</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="6">
         <v>7</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>474</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>475</v>
       </c>
       <c r="D258" s="12">
-        <v>18748.8</v>
+        <v>27621</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="6">
         <v>8</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>476</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D259" s="12">
-        <v>7198.2</v>
+        <v>10713.6</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="6">
         <v>9</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>478</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>479</v>
       </c>
       <c r="D260" s="12">
-        <v>33480</v>
+        <v>22599</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="6">
         <v>10</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>480</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D261" s="12">
-        <v>15400.8</v>
+        <v>8704.799999999999</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="6">
         <v>11</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>482</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>483</v>
       </c>
       <c r="D262" s="12">
         <v>7198.2</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="6">
         <v>12</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>484</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>485</v>