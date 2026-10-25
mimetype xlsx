--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -674,84 +674,84 @@
   <si>
     <t>97686700</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 M Grundfos</t>
   </si>
   <si>
     <t>97686701</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 A Grundfos</t>
   </si>
   <si>
     <t>97686703</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 AW Grundfos</t>
   </si>
   <si>
     <t>97686704</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-45 M Grundfos</t>
   </si>
   <si>
+    <t>97686705</t>
+  </si>
+  <si>
+    <t>Насос колодезный SB 3-45 A Grundfos</t>
+  </si>
+  <si>
+    <t>97896312</t>
+  </si>
+  <si>
+    <t>Насос колодезный SBA 3-45 AW Grundfos</t>
+  </si>
+  <si>
+    <t>97686707</t>
+  </si>
+  <si>
+    <t>Насос колодезный SB 3-45 AW Grundfos</t>
+  </si>
+  <si>
+    <t>97896286</t>
+  </si>
+  <si>
+    <t>Насос колодезный SBA 3-35 A Grundfos</t>
+  </si>
+  <si>
     <t>97896288</t>
   </si>
   <si>
     <t>Насос колодезный SBA 3-35 AW Grundfos</t>
   </si>
   <si>
     <t>97896290</t>
   </si>
   <si>
     <t>Насос колодезный SBA 3-45 A Grundfos</t>
-  </si>
-[...22 lines deleted...]
-    <t>Насос колодезный SBA 3-35 A Grundfos</t>
   </si>
   <si>
     <t>Насосная станция</t>
   </si>
   <si>
     <t>99530405</t>
   </si>
   <si>
     <t>Насосная установка SCALA1 3-45 Grundfos</t>
   </si>
   <si>
     <t>99027073</t>
   </si>
   <si>
     <t>Насосная установка SCALA2 3-45 Grundfos</t>
   </si>
   <si>
     <t>Дренажные и канализационные</t>
   </si>
   <si>
     <t>97775318</t>
   </si>
   <si>
     <t>Насос канализационный sololift2 D-2 Grundfos</t>
   </si>
@@ -3671,121 +3671,121 @@
     <row r="126" spans="1:4">
       <c r="A126" s="6">
         <v>4</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>218</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D126" s="13">
         <v>34068</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="6">
         <v>5</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>220</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>221</v>
       </c>
       <c r="D127" s="13">
-        <v>57674</v>
+        <v>35190</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="6">
         <v>6</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D128" s="13">
-        <v>50534</v>
+        <v>59612</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="6">
         <v>7</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>224</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D129" s="13">
-        <v>35190</v>
+        <v>42738</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="6">
         <v>8</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>226</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>227</v>
       </c>
       <c r="D130" s="13">
-        <v>59612</v>
+        <v>48188</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="6">
         <v>9</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D131" s="13">
-        <v>42738</v>
+        <v>57674</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="6">
         <v>10</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>230</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D132" s="13">
-        <v>48188</v>
+        <v>50534</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9"/>
       <c r="D133" s="13"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D134" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:4">