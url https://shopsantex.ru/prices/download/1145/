--- v1 (2026-10-25)
+++ v2 (2026-10-26)
@@ -674,84 +674,84 @@
   <si>
     <t>97686700</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 M Grundfos</t>
   </si>
   <si>
     <t>97686701</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 A Grundfos</t>
   </si>
   <si>
     <t>97686703</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-35 AW Grundfos</t>
   </si>
   <si>
     <t>97686704</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-45 M Grundfos</t>
   </si>
   <si>
+    <t>97686707</t>
+  </si>
+  <si>
+    <t>Насос колодезный SB 3-45 AW Grundfos</t>
+  </si>
+  <si>
+    <t>97896286</t>
+  </si>
+  <si>
+    <t>Насос колодезный SBA 3-35 A Grundfos</t>
+  </si>
+  <si>
+    <t>97896288</t>
+  </si>
+  <si>
+    <t>Насос колодезный SBA 3-35 AW Grundfos</t>
+  </si>
+  <si>
+    <t>97896290</t>
+  </si>
+  <si>
+    <t>Насос колодезный SBA 3-45 A Grundfos</t>
+  </si>
+  <si>
     <t>97686705</t>
   </si>
   <si>
     <t>Насос колодезный SB 3-45 A Grundfos</t>
   </si>
   <si>
     <t>97896312</t>
   </si>
   <si>
     <t>Насос колодезный SBA 3-45 AW Grundfos</t>
-  </si>
-[...22 lines deleted...]
-    <t>Насос колодезный SBA 3-45 A Grundfos</t>
   </si>
   <si>
     <t>Насосная станция</t>
   </si>
   <si>
     <t>99530405</t>
   </si>
   <si>
     <t>Насосная установка SCALA1 3-45 Grundfos</t>
   </si>
   <si>
     <t>99027073</t>
   </si>
   <si>
     <t>Насосная установка SCALA2 3-45 Grundfos</t>
   </si>
   <si>
     <t>Дренажные и канализационные</t>
   </si>
   <si>
     <t>97775318</t>
   </si>
   <si>
     <t>Насос канализационный sololift2 D-2 Grundfos</t>
   </si>
@@ -3671,121 +3671,121 @@
     <row r="126" spans="1:4">
       <c r="A126" s="6">
         <v>4</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>218</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D126" s="13">
         <v>34068</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="6">
         <v>5</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>220</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>221</v>
       </c>
       <c r="D127" s="13">
-        <v>35190</v>
+        <v>42738</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="6">
         <v>6</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>222</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D128" s="13">
-        <v>59612</v>
+        <v>48188</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="6">
         <v>7</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>224</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D129" s="13">
-        <v>42738</v>
+        <v>57674</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="6">
         <v>8</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>226</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>227</v>
       </c>
       <c r="D130" s="13">
-        <v>48188</v>
+        <v>50534</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="6">
         <v>9</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>228</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D131" s="13">
-        <v>57674</v>
+        <v>35190</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="6">
         <v>10</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>230</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D132" s="13">
-        <v>50534</v>
+        <v>59612</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9"/>
       <c r="D133" s="13"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D134" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:4">